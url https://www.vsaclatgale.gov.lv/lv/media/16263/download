--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sarmite.kleina\Documents\Amatpersonas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F025ACB-D2A3-4194-8ECF-52CD0E4CAED6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDBED1E2-6ED1-4B29-B02E-AE7DAF136155}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="9240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t xml:space="preserve">Uzvārds </t>
   </si>
   <si>
     <t xml:space="preserve">Amats </t>
   </si>
   <si>
@@ -156,51 +156,51 @@
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t>Juriskonsults</t>
   </si>
   <si>
-    <t>VSAC "Latgale" amatpersonu atalgojums par jūlija mēnesi</t>
+    <t>VSAC "Latgale" amatpersonu atalgojums par augusta mēnesi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -584,51 +584,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="4.85546875" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
@@ -644,204 +644,204 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="6">
-        <v>4240.13</v>
+        <v>5578.93</v>
       </c>
     </row>
     <row r="6" spans="2:6" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="6">
-        <v>4072</v>
+        <v>4113.8999999999996</v>
       </c>
     </row>
     <row r="7" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="6">
-        <v>2838.96</v>
+        <v>2745.6</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="6">
-        <v>1136.76</v>
+        <v>3129.6</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="6">
-        <v>2522.1</v>
+        <v>4084.27</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="6">
-        <v>2539.39</v>
+        <v>2402.4</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6">
-        <v>2640.75</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="6">
-        <v>2035.2</v>
+        <v>2413.7399999999998</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B13" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="9">
-        <v>1748.4</v>
+        <v>1416.85</v>
       </c>
     </row>
     <row r="14" spans="2:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="13">
-        <v>2970.02</v>
+        <v>1168.51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>