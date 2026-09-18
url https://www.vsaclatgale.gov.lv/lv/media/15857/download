--- v0 (2026-03-05)
+++ v1 (2026-09-18)
@@ -3,101 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\veneranda.adama\Desktop\2026.g. BUDŽETs\Tāmes\LAD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\veneranda.adama\Desktop\2026.g. BUDŽETs\Tāmes\LAD\Jūlija Tāme\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9133C686-593D-4710-A4BB-AB1B3406ABD0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{416F75FE-0015-4CC2-89EB-4EAD00DFD439}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PB_TAME" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">PB_TAME!$20:$20</definedName>
   </definedNames>
   <calcPr calcId="999999"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E34" i="1" l="1"/>
   <c r="E33" i="1"/>
   <c r="E32" i="1"/>
   <c r="E31" i="1"/>
   <c r="E30" i="1"/>
   <c r="E29" i="1"/>
   <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E25" i="1"/>
   <c r="E24" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="69">
   <si>
     <t>Tāme Nr. P180430004</t>
   </si>
   <si>
     <t>Gads</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Tāmes izveides datums</t>
   </si>
   <si>
-    <t>23.02.2026 10:19:54</t>
+    <t>22.07.2026 09:00:54</t>
   </si>
   <si>
     <t>Budžeta veids</t>
   </si>
   <si>
     <t>Pamatbudžets</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Iestāde</t>
   </si>
   <si>
     <t>Valsts sociālās aprūpes centrs "Latgale"</t>
   </si>
   <si>
     <t>0430</t>
   </si>
   <si>
     <t>Ministrija (centrālā valsts iestāde)</t>
   </si>
   <si>
     <t>Labklājības ministrija</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Konta numurs</t>
   </si>
   <si>
     <t>LV44TREL218043002600B</t>
   </si>
   <si>
     <t>Sākotnējais budžets</t>
   </si>
   <si>
     <t>Nē</t>
   </si>
   <si>
     <t>Dokuments</t>
   </si>
   <si>
     <t>EKK</t>
   </si>
   <si>
     <t>Dati atlasīti uz</t>
   </si>
   <si>
-    <t>VENERANDA ĀDAMA (23.02.26 11:10)</t>
+    <t>VENERANDA ĀDAMA (22.07.26 09:14)</t>
   </si>
   <si>
     <t>(euro)</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Tāme (iepriekšējā versija)</t>
   </si>
   <si>
     <t>Izmaiņas</t>
   </si>
   <si>
     <t>Tāme</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -236,57 +236,57 @@
   <si>
     <t>B100</t>
   </si>
   <si>
     <t>Uzturēšanas izdevumi</t>
   </si>
   <si>
     <t>B110</t>
   </si>
   <si>
     <t>Kārtējie izdevumi</t>
   </si>
   <si>
     <t>Preces un pakalpojumi</t>
   </si>
   <si>
     <t>Krājumi, materiāli, energoresursi, preces, biroja preces un inventārs, kurus neuzskaita kodā 5000</t>
   </si>
   <si>
     <t>Materiāli un izejvielas palīgražošanai</t>
   </si>
   <si>
     <t xml:space="preserve">Parakstīja (iestādes vadītājs): </t>
   </si>
   <si>
-    <t>AIJA LAPIŅA 23.02.2026 10:51:04</t>
+    <t>SIGNE KRIEVĀNE 22.07.2026 09:06:58</t>
   </si>
   <si>
     <t>Apstiprināja:</t>
   </si>
   <si>
-    <t>VENERANDA ĀDAMA 23.02.2026 10:50:47</t>
+    <t>VENERANDA ĀDAMA 22.07.2026 09:01:45</t>
   </si>
   <si>
     <t>ŠIS DOKUMENTS IR SAGATAVOTS UN APSTIPRINĀTS E-PAKALPOJUMĀ, IZMANTOJOT LIETOTĀJA ELEKTRONISKĀS IDENTIFIKĀCIJAS LĪDZEKĻUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman Baltic"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
@@ -1781,305 +1781,305 @@
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
     </row>
     <row r="22" spans="1:25" s="2" customFormat="1">
       <c r="A22" s="45" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="46" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="47">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D22" s="47">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E22" s="47">
         <f t="shared" ref="E22:E34" si="0">C22+D22</f>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F22" s="24"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="48" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="47">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D23" s="47">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E23" s="47">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F23" s="24"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="49" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="50" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D24" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E24" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F24" s="24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="52">
         <v>18000</v>
       </c>
       <c r="B25" s="50" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D25" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E25" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F25" s="24"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="53">
         <v>18100</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D26" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E26" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F26" s="24"/>
     </row>
     <row r="27" spans="1:25" ht="25.5">
       <c r="A27" s="55">
         <v>18130</v>
       </c>
       <c r="B27" s="50" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D27" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E27" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F27" s="24"/>
     </row>
     <row r="28" spans="1:25" ht="38.25">
       <c r="A28" s="56">
         <v>18131</v>
       </c>
       <c r="B28" s="50" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D28" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E28" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F28" s="24"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="45" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="47">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D29" s="47">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E29" s="47">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F29" s="24"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="48" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="46" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="47">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D30" s="47">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E30" s="47">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F30" s="24"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="50" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D31" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E31" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F31" s="24"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="52">
         <v>2000</v>
       </c>
       <c r="B32" s="50" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D32" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E32" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F32" s="24"/>
     </row>
     <row r="33" spans="1:26" ht="25.5">
       <c r="A33" s="53">
         <v>2300</v>
       </c>
       <c r="B33" s="50" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="51">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D33" s="51">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E33" s="51">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F33" s="24"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="54">
         <v>2330</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="30">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="D34" s="30">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="E34" s="30">
         <f t="shared" si="0"/>
-        <v>668</v>
+        <v>681</v>
       </c>
       <c r="F34" s="24"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="8"/>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="8"/>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="11"/>
       <c r="E36" s="10" t="s">
         <v>65</v>
       </c>
       <c r="F36" s="10"/>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" s="7" t="s">
         <v>66</v>
       </c>